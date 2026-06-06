--- v0 (2026-01-29)
+++ v1 (2026-06-06)
@@ -2,257 +2,246 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="008D5E36" w:rsidRPr="009415B4" w:rsidRDefault="001D10B5" w:rsidP="00134652">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="B Lotus"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D2D04">
         <w:rPr>
           <w:rFonts w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30212883" wp14:editId="031C07B4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5553075</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>205740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1343025" cy="1038225"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="307" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1343025" cy="1038225"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="008401D3" w:rsidRDefault="008401D3" w:rsidP="008401D3">
+                          <w:p w:rsidR="008401D3" w:rsidRDefault="001F2628" w:rsidP="008401D3">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
+                            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:cs="B Lotus" w:hint="cs"/>
-[...1 lines deleted...]
-                                <w:bCs/>
                                 <w:noProof/>
-                                <w:sz w:val="28"/>
-[...2 lines deleted...]
-                                <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FB73051" wp14:editId="31C59341">
-                                  <wp:extent cx="974057" cy="828675"/>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                  <wp:extent cx="937895" cy="937895"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                                  <wp:docPr id="1" name="Picture 1"/>
+                                  <wp:docPr id="2" name="Picture 2"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="0" name="univercity.png"/>
+                                          <pic:cNvPr id="2" name="آرم دانشگاه.png"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId7">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
-                                            <a:ext cx="973818" cy="828472"/>
+                                            <a:ext cx="937895" cy="937895"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
+                            <w:bookmarkEnd w:id="0"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="30212883" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:437.25pt;margin-top:16.2pt;width:105.75pt;height:81.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+oGdmCgIAAPUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C817te242zMo7SpKkq&#10;pRcp6QdglvWiAkMBe9f9+g6s41jpWxQeEMMMZ+acGVZXg9FkL31QYBmdTkpKpBXQKLtl9Nfj3Ycl&#10;JSFy23ANVjJ6kIFerd+/W/WulhV0oBvpCYLYUPeO0S5GVxdFEJ00PEzASYvOFrzhEU2/LRrPe0Q3&#10;uqjK8mPRg2+cByFDwNvb0UnXGb9tpYg/2jbISDSjWFvMu8/7Ju3FesXrreeuU+JYBn9FFYYri0lP&#10;ULc8crLz6j8oo4SHAG2cCDAFtK0SMnNANtPyBZuHjjuZuaA4wZ1kCm8HK77vf3qiGkZn5QUllhts&#10;0qMcIvkEA6mSPr0LNYY9OAyMA15jnzPX4O5B/A7Ewk3H7VZeew99J3mD9U3Ty+Ls6YgTEsim/wYN&#10;puG7CBloaL1J4qEcBNGxT4dTb1IpIqWczWdltaBEoG9azpYVGikHr5+eOx/iFwmGpAOjHpuf4fn+&#10;PsQx9CkkZbNwp7TGe15rS3pGLxcI+cJjVMT51MowuizTGicmsfxsm/w4cqXHM9ai7ZF2YjpyjsNm&#10;wMCkxQaaAwrgYZxD/Dd46MD/paTHGWQ0/NlxLynRXy2KeDmdz9PQZmO+uKjQ8OeezbmHW4FQjEZK&#10;xuNNzIM+MrpGsVuVZXiu5FgrzlYW8vgP0vCe2znq+beu/wEAAP//AwBQSwMEFAAGAAgAAAAhAKXy&#10;+wXfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sYbRbW5pOCMQVxGBI&#10;3LLGaysap2qytbw93glutvzp9/eXm9n14oRj6DxpuF0oEEi1tx01Gj7en28yECEasqb3hBp+MMCm&#10;urwoTWH9RG942sZGcAiFwmhoYxwKKUPdojNh4Qckvh386EzkdWykHc3E4a6XS6VW0pmO+ENrBnxs&#10;sf7eHp2G3cvh6zNRr82TS4fJz0qSy6XW11fzwz2IiHP8g+Gsz+pQsdPeH8kG0WvI1knKqIa7ZQLi&#10;DKhsxe32POVpDrIq5f8O1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvqBnZgoCAAD1&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApfL7Bd8A&#10;AAALAQAADwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="008401D3" w:rsidRDefault="008401D3" w:rsidP="008401D3">
+                    <w:p w:rsidR="008401D3" w:rsidRDefault="001F2628" w:rsidP="008401D3">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
+                      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
-[...1 lines deleted...]
-                          <w:bCs/>
                           <w:noProof/>
-                          <w:sz w:val="28"/>
-[...2 lines deleted...]
-                          <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FB73051" wp14:editId="31C59341">
-                            <wp:extent cx="974057" cy="828675"/>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0">
+                            <wp:extent cx="937895" cy="937895"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                            <wp:docPr id="1" name="Picture 1"/>
+                            <wp:docPr id="2" name="Picture 2"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="0" name="univercity.png"/>
+                                    <pic:cNvPr id="2" name="آرم دانشگاه.png"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
                                     <a:blip r:embed="rId7">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
-                                      <a:ext cx="973818" cy="828472"/>
+                                      <a:ext cx="937895" cy="937895"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
+                      <w:bookmarkEnd w:id="1"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="009415B4" w:rsidRPr="009415B4" w:rsidRDefault="009415B4" w:rsidP="008401D3">
       <w:pPr>
         <w:bidi/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009415B4">
@@ -311,52 +300,50 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نام و نام خانوادگی: .......................</w:t>
       </w:r>
       <w:r w:rsidR="00211DAB">
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.......</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>..............................................  رشته/گروه آموزشی: .............</w:t>
       </w:r>
       <w:r w:rsidR="00211DAB">
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.......</w:t>
       </w:r>
       <w:r>
@@ -1459,165 +1446,165 @@
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>امضاء</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00122E55" w:rsidSect="009C38F9">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="576" w:right="900" w:bottom="576" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="thinThickLargeGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:left w:val="thinThickLargeGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:bottom w:val="thickThinLargeGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:right w:val="thickThinLargeGap" w:sz="24" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00547476" w:rsidRDefault="00547476" w:rsidP="00EF097F">
+    <w:p w:rsidR="00941716" w:rsidRDefault="00941716" w:rsidP="00EF097F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00547476" w:rsidRDefault="00547476" w:rsidP="00EF097F">
+    <w:p w:rsidR="00941716" w:rsidRDefault="00941716" w:rsidP="00EF097F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="000D1CD1" w:rsidRPr="000D1CD1" w:rsidRDefault="000D1CD1" w:rsidP="000D1CD1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:bidi/>
       <w:rPr>
         <w:rFonts w:cs="B Lotus"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00547476" w:rsidRDefault="00547476" w:rsidP="00EF097F">
+    <w:p w:rsidR="00941716" w:rsidRDefault="00941716" w:rsidP="00EF097F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00547476" w:rsidRDefault="00547476" w:rsidP="00EF097F">
+    <w:p w:rsidR="00941716" w:rsidRDefault="00941716" w:rsidP="00EF097F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="269147D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA800B70"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -1662,51 +1649,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="3C5256F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAAC697A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -1751,51 +1738,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="612631A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DA6BBEA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -1853,89 +1840,90 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B4F53"/>
     <w:rsid w:val="00011670"/>
     <w:rsid w:val="00015830"/>
     <w:rsid w:val="00045797"/>
     <w:rsid w:val="000530A2"/>
     <w:rsid w:val="00061345"/>
     <w:rsid w:val="000B4F53"/>
     <w:rsid w:val="000D1CD1"/>
     <w:rsid w:val="000F2276"/>
     <w:rsid w:val="00106C9B"/>
     <w:rsid w:val="00121B83"/>
     <w:rsid w:val="00122E55"/>
     <w:rsid w:val="00134652"/>
     <w:rsid w:val="00176F2A"/>
     <w:rsid w:val="001774CB"/>
     <w:rsid w:val="0019052F"/>
     <w:rsid w:val="001D10B5"/>
     <w:rsid w:val="001E36FA"/>
+    <w:rsid w:val="001F2628"/>
     <w:rsid w:val="001F7427"/>
     <w:rsid w:val="00211DAB"/>
     <w:rsid w:val="002356DE"/>
     <w:rsid w:val="00287DC5"/>
     <w:rsid w:val="002A0021"/>
     <w:rsid w:val="002B4FFB"/>
     <w:rsid w:val="002B50FB"/>
     <w:rsid w:val="002C418D"/>
     <w:rsid w:val="002D10AA"/>
     <w:rsid w:val="003009DC"/>
     <w:rsid w:val="00306853"/>
     <w:rsid w:val="00341817"/>
     <w:rsid w:val="00343714"/>
     <w:rsid w:val="003638C3"/>
     <w:rsid w:val="003712BA"/>
     <w:rsid w:val="003A6D88"/>
     <w:rsid w:val="003B1D6A"/>
     <w:rsid w:val="003D720F"/>
     <w:rsid w:val="003E7C61"/>
     <w:rsid w:val="0041088A"/>
     <w:rsid w:val="00460E0C"/>
     <w:rsid w:val="004632B2"/>
     <w:rsid w:val="0046664B"/>
     <w:rsid w:val="00477D8B"/>
     <w:rsid w:val="004B59FE"/>
@@ -1952,50 +1940,51 @@
     <w:rsid w:val="005A56B5"/>
     <w:rsid w:val="005B7671"/>
     <w:rsid w:val="005C1CB2"/>
     <w:rsid w:val="005D1798"/>
     <w:rsid w:val="005E4A3F"/>
     <w:rsid w:val="00640E5F"/>
     <w:rsid w:val="006B0DAF"/>
     <w:rsid w:val="006E6DCC"/>
     <w:rsid w:val="00721024"/>
     <w:rsid w:val="0072793D"/>
     <w:rsid w:val="007462B8"/>
     <w:rsid w:val="00773518"/>
     <w:rsid w:val="007777F2"/>
     <w:rsid w:val="007E438B"/>
     <w:rsid w:val="008401D3"/>
     <w:rsid w:val="00884EC1"/>
     <w:rsid w:val="00893A98"/>
     <w:rsid w:val="008A010A"/>
     <w:rsid w:val="008D0F2B"/>
     <w:rsid w:val="008D5E36"/>
     <w:rsid w:val="008E1F6E"/>
     <w:rsid w:val="00905A56"/>
     <w:rsid w:val="00931B54"/>
     <w:rsid w:val="009378CA"/>
     <w:rsid w:val="009415B4"/>
+    <w:rsid w:val="00941716"/>
     <w:rsid w:val="00982011"/>
     <w:rsid w:val="009B6BED"/>
     <w:rsid w:val="009C38F9"/>
     <w:rsid w:val="009E1720"/>
     <w:rsid w:val="009E74B5"/>
     <w:rsid w:val="009F1818"/>
     <w:rsid w:val="009F3FEF"/>
     <w:rsid w:val="00A130DF"/>
     <w:rsid w:val="00A562E6"/>
     <w:rsid w:val="00A94A88"/>
     <w:rsid w:val="00B05CAE"/>
     <w:rsid w:val="00B36933"/>
     <w:rsid w:val="00B82452"/>
     <w:rsid w:val="00BA5B41"/>
     <w:rsid w:val="00BC4F44"/>
     <w:rsid w:val="00BF7E01"/>
     <w:rsid w:val="00C710DC"/>
     <w:rsid w:val="00CD5DC4"/>
     <w:rsid w:val="00D14130"/>
     <w:rsid w:val="00D3340C"/>
     <w:rsid w:val="00DC61BD"/>
     <w:rsid w:val="00E177F7"/>
     <w:rsid w:val="00E20F64"/>
     <w:rsid w:val="00E6654B"/>
     <w:rsid w:val="00E8246E"/>
@@ -2014,58 +2003,57 @@
     <w:rsid w:val="00FE148E"/>
     <w:rsid w:val="00FF03BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="672F71A6"/>
+  <w:listSeparator w:val=","/>
   <w15:docId w15:val="{1C4BDA7A-3439-489A-A76D-7433051C7993}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="100" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3108,51 +3096,51 @@
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008401D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>